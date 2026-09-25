--- v0 (2026-07-26)
+++ v1 (2026-09-25)
@@ -155,51 +155,51 @@
     <t>Basics Rock&amp;apos;n&amp;apos;Roll</t>
   </si>
   <si>
     <t>Übungen:
 -&gt; in 2er Teams einander gegenüber
 - hüpfen + Ball hin &amp; her passen
 - 4x schnelle Hüpfer, 2x Kniehoch; immer auf Kniehoch passen
 - 4X schnelle Hüpfer, 2x Kniehoch 2x Kick; "
 - APP Routine im Grundschritt</t>
   </si>
   <si>
     <t>weiche Bälle
 Musik</t>
   </si>
   <si>
     <t>Choreo #1</t>
   </si>
   <si>
     <t>- Schrittweise Erarbeitung des ersten Choreoblocks
 - jeder TN für sich!</t>
   </si>
   <si>
     <t>Pflchtprogramm Niveau 1, 1. Block</t>
   </si>
   <si>
-    <t>Agil, flink und robust: Good Practice –  Explosivität – Springen-Landen
+    <t>Agil, flink und robust: Good Practice – Explosivität – Springen-Landen
 Die Übungen trainieren vor allem den Unterkörper. Dabei soll die Bauchspannung aufrechterhalten und bei der Landung auf eine korrekte Beinachse geachtet werden.</t>
   </si>
   <si>
     <t>Verschiedene Varianten:
 1. mit rennen
 2. Rock&amp;apos;n&amp;apos;Roll Versionen; zB hüpfen/ Kniehoch/ Grundschritt / …
 -&gt; Sobald Stopp gesagt, TN frieren ein
 -&gt; wer sich noch bewegt muss zum Anfang zurück</t>
   </si>
   <si>
     <t>Choreo #2</t>
   </si>
   <si>
     <t>- Bildung von zweier Teams
 - Schrittweise Erarbeitung des zweiten Choreoblocks
 - beide Blöcke aneinanderhängen</t>
   </si>
   <si>
     <t>Pflchtprogramm Niveau 1, 2. Block</t>
   </si>
   <si>
     <t>Ausklang</t>
   </si>
   <si>
     <t>Cooldown</t>